--- v0 (2026-06-11)
+++ v1 (2026-08-01)
@@ -665,52 +665,50 @@
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Eletrônicos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Pje</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="0"/>
       </w:tr>
       <w:tr w:rsidR="00C31F1D" w:rsidTr="00C31F1D">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00C31F1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="14"/>
               <w:ind w:left="548"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
@@ -1271,58 +1269,87 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00EC63EF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00C31F1D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C31F1D" w:rsidRDefault="00741450" w:rsidP="00741450">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66955">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="006462C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="006B3BD7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> e 17</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31F1D" w:rsidTr="00C31F1D">
         <w:trPr>
           <w:trHeight w:val="245"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00C31F1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="15"/>
               <w:ind w:left="548"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="16"/>
@@ -1348,58 +1375,68 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00EC63EF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00C31F1D">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00C31F1D" w:rsidRDefault="00523D3C" w:rsidP="00523D3C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>07</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C31F1D" w:rsidTr="00C31F1D">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2409" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C31F1D" w:rsidRDefault="00C31F1D" w:rsidP="00C31F1D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="30"/>
               <w:ind w:left="548"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial MT"/>
                 <w:sz w:val="16"/>
@@ -2340,92 +2377,97 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="148"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002732EB"/>
     <w:rsid w:val="000631E2"/>
     <w:rsid w:val="000E7A23"/>
     <w:rsid w:val="002732EB"/>
     <w:rsid w:val="003E3CD7"/>
     <w:rsid w:val="003F5179"/>
     <w:rsid w:val="00447396"/>
+    <w:rsid w:val="00523D3C"/>
     <w:rsid w:val="005367BE"/>
     <w:rsid w:val="0054621D"/>
     <w:rsid w:val="005641F3"/>
     <w:rsid w:val="0058686F"/>
+    <w:rsid w:val="006462C1"/>
     <w:rsid w:val="00683DEB"/>
     <w:rsid w:val="00686CB0"/>
+    <w:rsid w:val="006B3BD7"/>
     <w:rsid w:val="00707D6F"/>
     <w:rsid w:val="0073537D"/>
+    <w:rsid w:val="00741450"/>
     <w:rsid w:val="008C7BBD"/>
     <w:rsid w:val="00987EA4"/>
     <w:rsid w:val="009B0B72"/>
     <w:rsid w:val="009C1F6C"/>
     <w:rsid w:val="009C30B0"/>
     <w:rsid w:val="00A503A0"/>
     <w:rsid w:val="00B47D95"/>
     <w:rsid w:val="00B93E4A"/>
     <w:rsid w:val="00BE695C"/>
     <w:rsid w:val="00C31F1D"/>
+    <w:rsid w:val="00C66955"/>
     <w:rsid w:val="00C8430E"/>
     <w:rsid w:val="00C87F6C"/>
     <w:rsid w:val="00D550C2"/>
     <w:rsid w:val="00D77521"/>
     <w:rsid w:val="00DC7E9E"/>
     <w:rsid w:val="00DD660F"/>
     <w:rsid w:val="00E46B78"/>
     <w:rsid w:val="00EC63EF"/>
     <w:rsid w:val="00F82289"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3217,75 +3259,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>149</Words>
-  <Characters>808</Characters>
+  <Words>151</Words>
+  <Characters>819</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>TJPE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>956</CharactersWithSpaces>
+  <CharactersWithSpaces>969</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>AIDA MARIA RIBEIRO DE GUSMAO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-12-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>PDFium</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Producer">